--- v0 (2026-04-07)
+++ v1 (2026-08-24)
@@ -1,85 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Arbeit\Bezirk\Jugend\Bez-Ju-26-27\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\GianvitoGreco\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B9689C5-6A5B-4E2D-9649-2B46347A1F43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{588BD094-C9C4-46D3-99BC-676C6EBFE4CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="RTP 2026-27 (1)" sheetId="8" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Tabelle1" sheetId="5" r:id="rId3"/>
+    <sheet name="RTP 2026-27 Bezirk IV" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'RTP 2026-27 (1)'!$A$1:$T$273</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'RTP 2026-27 (2)'!$1:$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'RTP 2026-27 Bezirk IV'!$A$1:$T$257</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'RTP 2026-27 Bezirk IV'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="97">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="77">
   <si>
     <t>12 Mannschaften</t>
   </si>
   <si>
     <t>10 Mannschaften</t>
   </si>
   <si>
     <t>Vorrunde</t>
   </si>
   <si>
     <t>4. Spieltag:</t>
   </si>
   <si>
     <t>2. Spieltag:</t>
   </si>
   <si>
     <t>5. Spieltag:</t>
   </si>
   <si>
     <t>3. Spieltag:</t>
   </si>
   <si>
     <t>1. Spieltag:</t>
   </si>
   <si>
@@ -115,113 +106,53 @@
   <si>
     <t>14. Spieltag:</t>
   </si>
   <si>
     <t>19. Spieltag:</t>
   </si>
   <si>
     <t>15. Spieltag:</t>
   </si>
   <si>
     <t>20. Spieltag:</t>
   </si>
   <si>
     <t>16. Spieltag:</t>
   </si>
   <si>
     <t>21. Spieltag:</t>
   </si>
   <si>
     <t>Fasching</t>
   </si>
   <si>
     <t>22. Spieltag:</t>
   </si>
   <si>
-    <t>23. Spieltag:</t>
-[...7 lines deleted...]
-  <si>
     <t>17. Spieltag:</t>
   </si>
   <si>
-    <t>26. Spieltag:</t>
-[...49 lines deleted...]
-  <si>
     <t>8 Mannschaften</t>
   </si>
   <si>
     <t>(Wochenende vor Ostern)</t>
   </si>
   <si>
     <t>6 Mannschaften</t>
   </si>
   <si>
     <t>Rahmenspielpläne 6 bis 14 Mannschaften (BBW)</t>
   </si>
   <si>
     <t>19./20.09.2026</t>
   </si>
   <si>
     <t>26./27.9.2026</t>
   </si>
   <si>
     <t>3./4.10.2026</t>
   </si>
   <si>
     <t>10./11.10.2026</t>
   </si>
   <si>
     <t>17./18.10.2026</t>
@@ -323,301 +254,283 @@
     <t>Play-off 4</t>
   </si>
   <si>
     <t>Play-off 5</t>
   </si>
   <si>
     <t>Play-off 6</t>
   </si>
   <si>
     <t>8 Teams für Ju-LL</t>
   </si>
   <si>
     <t>8 Teams für Sen</t>
   </si>
   <si>
     <t>6 Teams für Ju-LL</t>
   </si>
   <si>
     <t>10 Teams</t>
   </si>
   <si>
     <t>12 Teams</t>
   </si>
   <si>
     <t>Rahmenspielpläne 6 bis 12 Mannschaften Bezirk IV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OL-Quali ab hier </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="dd/mm/yy;@"/>
+  <numFmts count="1">
     <numFmt numFmtId="165" formatCode="h:mm;@"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="50"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -865,5802 +778,81 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V272"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47B911D4-1BC8-4F90-AD5B-AD562DC8C644}">
+  <dimension ref="A1:T245"/>
   <sheetViews>
-    <sheetView topLeftCell="A197" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B211" sqref="B211:H218"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="12.85546875" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="11.42578125" style="1"/>
+    <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="4.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="5.7109375" style="1" customWidth="1"/>
-    <col min="14" max="14" width="11.42578125" style="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="11.42578125" style="1"/>
+    <col min="14" max="14" width="12.140625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="4.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" style="1" customWidth="1"/>
-    <col min="18" max="18" width="13.7109375" style="1" customWidth="1"/>
-[...5719 lines deleted...]
-    <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="12.140625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="4.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.140625" style="1" customWidth="1"/>
     <col min="21" max="245" width="11.42578125" style="1"/>
     <col min="246" max="246" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="247" max="247" width="11.42578125" style="1" customWidth="1"/>
     <col min="248" max="248" width="4.7109375" style="1" customWidth="1"/>
     <col min="249" max="249" width="11.42578125" style="1" customWidth="1"/>
     <col min="250" max="250" width="5" style="1" customWidth="1"/>
     <col min="251" max="251" width="11.42578125" style="1"/>
     <col min="252" max="252" width="4.7109375" style="1" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" style="1"/>
     <col min="254" max="254" width="6.28515625" style="1" customWidth="1"/>
     <col min="255" max="255" width="11.42578125" style="1"/>
     <col min="256" max="256" width="4.7109375" style="1" customWidth="1"/>
     <col min="257" max="257" width="11.42578125" style="1"/>
     <col min="258" max="258" width="5.7109375" style="1" customWidth="1"/>
     <col min="259" max="501" width="11.42578125" style="1"/>
     <col min="502" max="502" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="503" max="503" width="11.42578125" style="1" customWidth="1"/>
     <col min="504" max="504" width="4.7109375" style="1" customWidth="1"/>
     <col min="505" max="505" width="11.42578125" style="1" customWidth="1"/>
     <col min="506" max="506" width="5" style="1" customWidth="1"/>
     <col min="507" max="507" width="11.42578125" style="1"/>
     <col min="508" max="508" width="4.7109375" style="1" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" style="1"/>
     <col min="510" max="510" width="6.28515625" style="1" customWidth="1"/>
     <col min="511" max="511" width="11.42578125" style="1"/>
@@ -7503,3810 +1695,3796 @@
     <col min="15868" max="15868" width="4.7109375" style="1" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" style="1"/>
     <col min="15870" max="15870" width="6.28515625" style="1" customWidth="1"/>
     <col min="15871" max="15871" width="11.42578125" style="1"/>
     <col min="15872" max="15872" width="4.7109375" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="11.42578125" style="1"/>
     <col min="15874" max="15874" width="5.7109375" style="1" customWidth="1"/>
     <col min="15875" max="16117" width="11.42578125" style="1"/>
     <col min="16118" max="16118" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16119" max="16119" width="11.42578125" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="4.7109375" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="11.42578125" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="5" style="1" customWidth="1"/>
     <col min="16123" max="16123" width="11.42578125" style="1"/>
     <col min="16124" max="16124" width="4.7109375" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" style="1"/>
     <col min="16126" max="16126" width="6.28515625" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="11.42578125" style="1"/>
     <col min="16128" max="16128" width="4.7109375" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="11.42578125" style="1"/>
     <col min="16130" max="16130" width="5.7109375" style="1" customWidth="1"/>
     <col min="16131" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="21"/>
+      <c r="A1" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
     </row>
     <row r="3" spans="1:20" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A3" s="14"/>
-[...25 lines deleted...]
-      <c r="T3" s="21"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="J3" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="N3" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="R3" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
     </row>
     <row r="5" spans="1:20" ht="18" x14ac:dyDescent="0.25">
-      <c r="A5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="4"/>
+      <c r="A5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="2"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="D6" s="7"/>
+      <c r="A6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B7" s="8">
-[...3 lines deleted...]
-      <c r="D7" s="8">
+      <c r="B7" s="6">
+        <v>2</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B8" s="8">
-[...3 lines deleted...]
-      <c r="D8" s="8">
+      <c r="B8" s="6">
+        <v>4</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B9" s="8">
-[...3 lines deleted...]
-      <c r="D9" s="8">
+      <c r="B9" s="6">
+        <v>6</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B10" s="8">
-[...3 lines deleted...]
-      <c r="D10" s="8">
+      <c r="B10" s="6">
+        <v>8</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B11" s="8">
+      <c r="B11" s="6">
         <v>10</v>
       </c>
-      <c r="C11" s="9"/>
-      <c r="D11" s="8">
+      <c r="C11" s="7"/>
+      <c r="D11" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B12" s="8">
+      <c r="B12" s="6">
         <v>11</v>
       </c>
-      <c r="C12" s="9"/>
-      <c r="D12" s="8">
+      <c r="C12" s="7"/>
+      <c r="D12" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A15" s="5" t="s">
-[...16 lines deleted...]
-      <c r="P15" s="18"/>
+      <c r="A15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="N15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O15" s="14"/>
+      <c r="P15" s="14"/>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B16" s="8">
-[...3 lines deleted...]
-      <c r="D16" s="8">
+      <c r="B16" s="6">
+        <v>1</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="6">
         <v>9</v>
       </c>
-      <c r="F16" s="8">
-[...3 lines deleted...]
-      <c r="H16" s="8">
+      <c r="F16" s="6">
+        <v>1</v>
+      </c>
+      <c r="G16" s="7"/>
+      <c r="H16" s="6">
         <v>9</v>
       </c>
-      <c r="N16" s="19">
-[...3 lines deleted...]
-      <c r="P16" s="19">
+      <c r="N16" s="15">
+        <v>1</v>
+      </c>
+      <c r="O16" s="15"/>
+      <c r="P16" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B17" s="8">
-[...17 lines deleted...]
-      <c r="P17" s="19">
+      <c r="B17" s="6">
+        <v>3</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6">
+        <v>4</v>
+      </c>
+      <c r="F17" s="6">
+        <v>3</v>
+      </c>
+      <c r="G17" s="7"/>
+      <c r="H17" s="6">
+        <v>6</v>
+      </c>
+      <c r="N17" s="15">
+        <v>3</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B18" s="8">
-[...17 lines deleted...]
-      <c r="P18" s="19">
+      <c r="B18" s="6">
+        <v>5</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="6">
+        <v>2</v>
+      </c>
+      <c r="F18" s="6">
+        <v>5</v>
+      </c>
+      <c r="G18" s="7"/>
+      <c r="H18" s="6">
+        <v>4</v>
+      </c>
+      <c r="N18" s="15">
+        <v>5</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B19" s="8">
-[...3 lines deleted...]
-      <c r="D19" s="8">
+      <c r="B19" s="6">
+        <v>7</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="6">
         <v>11</v>
       </c>
-      <c r="F19" s="8">
-[...10 lines deleted...]
-      <c r="P19" s="19">
+      <c r="F19" s="6">
+        <v>7</v>
+      </c>
+      <c r="G19" s="7"/>
+      <c r="H19" s="6">
+        <v>2</v>
+      </c>
+      <c r="N19" s="15">
+        <v>7</v>
+      </c>
+      <c r="O19" s="15"/>
+      <c r="P19" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B20" s="8">
+      <c r="B20" s="6">
         <v>10</v>
       </c>
-      <c r="C20" s="9"/>
-[...3 lines deleted...]
-      <c r="F20" s="8">
+      <c r="C20" s="7"/>
+      <c r="D20" s="6">
+        <v>8</v>
+      </c>
+      <c r="F20" s="6">
         <v>10</v>
       </c>
-      <c r="G20" s="9"/>
-      <c r="H20" s="8">
+      <c r="G20" s="7"/>
+      <c r="H20" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B21" s="8">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="9"/>
-      <c r="D21" s="8">
+      <c r="C21" s="7"/>
+      <c r="D21" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A24" s="5" t="s">
-[...17 lines deleted...]
-      <c r="R24" s="6" t="s">
+      <c r="A24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="F24" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="N24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O24" s="14"/>
+      <c r="P24" s="14"/>
+      <c r="R24" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="S24" s="14"/>
+      <c r="T24" s="14"/>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B25" s="6">
+        <v>2</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="6">
+        <v>3</v>
+      </c>
+      <c r="F25" s="6">
+        <v>2</v>
+      </c>
+      <c r="G25" s="7"/>
+      <c r="H25" s="6">
+        <v>5</v>
+      </c>
+      <c r="N25" s="15">
+        <v>2</v>
+      </c>
+      <c r="O25" s="15"/>
+      <c r="P25" s="15">
+        <v>1</v>
+      </c>
+      <c r="R25" s="15">
+        <v>2</v>
+      </c>
+      <c r="S25" s="15"/>
+      <c r="T25" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B26" s="6">
+        <v>4</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="6">
         <v>12</v>
       </c>
-      <c r="S24" s="18"/>
-[...37 lines deleted...]
-      <c r="D26" s="8">
+      <c r="F26" s="6">
+        <v>4</v>
+      </c>
+      <c r="G26" s="7"/>
+      <c r="H26" s="6">
+        <v>3</v>
+      </c>
+      <c r="N26" s="15">
+        <v>4</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="15">
+        <v>7</v>
+      </c>
+      <c r="R26" s="15">
+        <v>4</v>
+      </c>
+      <c r="S26" s="15"/>
+      <c r="T26" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B27" s="6">
+        <v>6</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="6">
+        <v>10</v>
+      </c>
+      <c r="F27" s="6">
+        <v>6</v>
+      </c>
+      <c r="G27" s="7"/>
+      <c r="H27" s="6">
+        <v>10</v>
+      </c>
+      <c r="N27" s="15">
+        <v>6</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15">
+        <v>5</v>
+      </c>
+      <c r="R27" s="15">
+        <v>6</v>
+      </c>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B28" s="6">
+        <v>8</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="6">
+        <v>1</v>
+      </c>
+      <c r="F28" s="6">
+        <v>8</v>
+      </c>
+      <c r="G28" s="7"/>
+      <c r="H28" s="6">
+        <v>1</v>
+      </c>
+      <c r="N28" s="15">
+        <v>8</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B29" s="6">
+        <v>9</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6">
+        <v>7</v>
+      </c>
+      <c r="F29" s="6">
+        <v>9</v>
+      </c>
+      <c r="G29" s="7"/>
+      <c r="H29" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B30" s="6">
+        <v>11</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="F33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="J33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="N33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O33" s="14"/>
+      <c r="P33" s="14"/>
+      <c r="R33" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="F26" s="8">
-[...26 lines deleted...]
-      <c r="D27" s="8">
+      <c r="S33" s="14"/>
+      <c r="T33" s="14"/>
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B34" s="6">
+        <v>1</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="6">
+        <v>7</v>
+      </c>
+      <c r="F34" s="6">
+        <v>1</v>
+      </c>
+      <c r="G34" s="7"/>
+      <c r="H34" s="6">
+        <v>7</v>
+      </c>
+      <c r="J34" s="15">
+        <v>1</v>
+      </c>
+      <c r="K34" s="16"/>
+      <c r="L34" s="15">
+        <v>7</v>
+      </c>
+      <c r="N34" s="15">
+        <v>1</v>
+      </c>
+      <c r="O34" s="16"/>
+      <c r="P34" s="15">
+        <v>7</v>
+      </c>
+      <c r="R34" s="15">
+        <v>1</v>
+      </c>
+      <c r="S34" s="15"/>
+      <c r="T34" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B35" s="6">
+        <v>3</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="6">
+        <v>11</v>
+      </c>
+      <c r="F35" s="6">
+        <v>3</v>
+      </c>
+      <c r="G35" s="7"/>
+      <c r="H35" s="6">
+        <v>2</v>
+      </c>
+      <c r="J35" s="15">
+        <v>3</v>
+      </c>
+      <c r="K35" s="16"/>
+      <c r="L35" s="15">
+        <v>4</v>
+      </c>
+      <c r="N35" s="15">
+        <v>3</v>
+      </c>
+      <c r="O35" s="16"/>
+      <c r="P35" s="15">
+        <v>4</v>
+      </c>
+      <c r="R35" s="15">
+        <v>3</v>
+      </c>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B36" s="6">
+        <v>5</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6">
+        <v>9</v>
+      </c>
+      <c r="F36" s="6">
+        <v>5</v>
+      </c>
+      <c r="G36" s="7"/>
+      <c r="H36" s="6">
+        <v>9</v>
+      </c>
+      <c r="J36" s="15">
+        <v>5</v>
+      </c>
+      <c r="K36" s="16"/>
+      <c r="L36" s="15">
+        <v>2</v>
+      </c>
+      <c r="N36" s="15">
+        <v>5</v>
+      </c>
+      <c r="O36" s="16"/>
+      <c r="P36" s="15">
+        <v>2</v>
+      </c>
+      <c r="R36" s="15">
+        <v>5</v>
+      </c>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B37" s="6">
+        <v>8</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="6">
+        <v>6</v>
+      </c>
+      <c r="F37" s="6">
+        <v>8</v>
+      </c>
+      <c r="G37" s="7"/>
+      <c r="H37" s="6">
+        <v>6</v>
+      </c>
+      <c r="J37" s="15">
+        <v>8</v>
+      </c>
+      <c r="K37" s="16"/>
+      <c r="L37" s="15">
+        <v>6</v>
+      </c>
+      <c r="N37" s="15">
+        <v>8</v>
+      </c>
+      <c r="O37" s="16"/>
+      <c r="P37" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B38" s="6">
         <v>10</v>
       </c>
-      <c r="F27" s="8">
-[...3 lines deleted...]
-      <c r="H27" s="8">
+      <c r="C38" s="7"/>
+      <c r="D38" s="6">
+        <v>4</v>
+      </c>
+      <c r="F38" s="6">
         <v>10</v>
       </c>
-      <c r="N27" s="19">
-[...245 lines deleted...]
-      <c r="H38" s="8">
+      <c r="G38" s="7"/>
+      <c r="H38" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="B39" s="8">
+      <c r="B39" s="6">
         <v>12</v>
       </c>
-      <c r="C39" s="9"/>
-      <c r="D39" s="8">
+      <c r="C39" s="7"/>
+      <c r="D39" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.2">
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.2">
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A42" s="5" t="s">
+      <c r="A42" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="F42" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="J42" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="N42" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="O42" s="14"/>
+      <c r="P42" s="14"/>
+      <c r="R42" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="S42" s="14"/>
+      <c r="T42" s="14"/>
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B43" s="6">
+        <v>2</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6">
+        <v>10</v>
+      </c>
+      <c r="F43" s="6">
+        <v>2</v>
+      </c>
+      <c r="G43" s="7"/>
+      <c r="H43" s="6">
+        <v>10</v>
+      </c>
+      <c r="J43" s="15">
+        <v>2</v>
+      </c>
+      <c r="K43" s="16"/>
+      <c r="L43" s="15">
+        <v>3</v>
+      </c>
+      <c r="N43" s="15">
+        <v>2</v>
+      </c>
+      <c r="O43" s="16"/>
+      <c r="P43" s="15">
+        <v>3</v>
+      </c>
+      <c r="R43" s="15">
+        <v>2</v>
+      </c>
+      <c r="S43" s="15"/>
+      <c r="T43" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B44" s="6">
+        <v>4</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6">
+        <v>8</v>
+      </c>
+      <c r="F44" s="6">
+        <v>4</v>
+      </c>
+      <c r="G44" s="7"/>
+      <c r="H44" s="6">
+        <v>8</v>
+      </c>
+      <c r="J44" s="15">
+        <v>4</v>
+      </c>
+      <c r="K44" s="16"/>
+      <c r="L44" s="15">
+        <v>8</v>
+      </c>
+      <c r="N44" s="15">
+        <v>4</v>
+      </c>
+      <c r="O44" s="16"/>
+      <c r="P44" s="15">
+        <v>8</v>
+      </c>
+      <c r="R44" s="15">
+        <v>4</v>
+      </c>
+      <c r="S44" s="15"/>
+      <c r="T44" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B45" s="6">
+        <v>6</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="6">
+        <v>1</v>
+      </c>
+      <c r="F45" s="6">
+        <v>6</v>
+      </c>
+      <c r="G45" s="7"/>
+      <c r="H45" s="6">
+        <v>1</v>
+      </c>
+      <c r="J45" s="15">
+        <v>6</v>
+      </c>
+      <c r="K45" s="16"/>
+      <c r="L45" s="15">
+        <v>1</v>
+      </c>
+      <c r="N45" s="15">
+        <v>6</v>
+      </c>
+      <c r="O45" s="16"/>
+      <c r="P45" s="15">
+        <v>1</v>
+      </c>
+      <c r="R45" s="15">
+        <v>5</v>
+      </c>
+      <c r="S45" s="15"/>
+      <c r="T45" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B46" s="6">
+        <v>7</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="6">
+        <v>5</v>
+      </c>
+      <c r="F46" s="6">
+        <v>7</v>
+      </c>
+      <c r="G46" s="7"/>
+      <c r="H46" s="6">
+        <v>5</v>
+      </c>
+      <c r="J46" s="15">
+        <v>7</v>
+      </c>
+      <c r="K46" s="16"/>
+      <c r="L46" s="15">
+        <v>5</v>
+      </c>
+      <c r="N46" s="15">
+        <v>7</v>
+      </c>
+      <c r="O46" s="16"/>
+      <c r="P46" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B47" s="6">
+        <v>9</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="6">
+        <v>3</v>
+      </c>
+      <c r="F47" s="6">
+        <v>9</v>
+      </c>
+      <c r="G47" s="7"/>
+      <c r="H47" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B48" s="6">
+        <v>11</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B51" s="2"/>
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A52" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B52" s="2"/>
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B53" s="2"/>
+    </row>
+    <row r="54" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B54" s="2"/>
+    </row>
+    <row r="55" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A56" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="F59" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="J59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="K59" s="14"/>
+      <c r="L59" s="14"/>
+      <c r="N59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="O59" s="14"/>
+      <c r="P59" s="14"/>
+      <c r="R59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="S59" s="14"/>
+      <c r="T59" s="14"/>
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B60" s="6">
+        <v>1</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="6">
+        <v>5</v>
+      </c>
+      <c r="F60" s="6">
+        <v>1</v>
+      </c>
+      <c r="G60" s="7"/>
+      <c r="H60" s="6">
+        <v>5</v>
+      </c>
+      <c r="J60" s="15">
+        <v>1</v>
+      </c>
+      <c r="K60" s="16"/>
+      <c r="L60" s="15">
+        <v>5</v>
+      </c>
+      <c r="N60" s="15">
+        <v>1</v>
+      </c>
+      <c r="O60" s="16"/>
+      <c r="P60" s="15">
+        <v>5</v>
+      </c>
+      <c r="R60" s="15">
+        <v>1</v>
+      </c>
+      <c r="S60" s="16"/>
+      <c r="T60" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B61" s="6">
+        <v>3</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="6">
+        <v>7</v>
+      </c>
+      <c r="F61" s="6">
+        <v>3</v>
+      </c>
+      <c r="G61" s="7"/>
+      <c r="H61" s="6">
+        <v>7</v>
+      </c>
+      <c r="J61" s="15">
+        <v>3</v>
+      </c>
+      <c r="K61" s="16"/>
+      <c r="L61" s="15">
+        <v>7</v>
+      </c>
+      <c r="N61" s="15">
+        <v>3</v>
+      </c>
+      <c r="O61" s="16"/>
+      <c r="P61" s="15">
+        <v>7</v>
+      </c>
+      <c r="R61" s="15">
+        <v>3</v>
+      </c>
+      <c r="S61" s="16"/>
+      <c r="T61" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B62" s="6">
+        <v>6</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="6">
+        <v>4</v>
+      </c>
+      <c r="F62" s="6">
+        <v>6</v>
+      </c>
+      <c r="G62" s="7"/>
+      <c r="H62" s="6">
+        <v>4</v>
+      </c>
+      <c r="J62" s="15">
+        <v>6</v>
+      </c>
+      <c r="K62" s="16"/>
+      <c r="L62" s="15">
+        <v>4</v>
+      </c>
+      <c r="N62" s="15">
+        <v>6</v>
+      </c>
+      <c r="O62" s="16"/>
+      <c r="P62" s="15">
+        <v>4</v>
+      </c>
+      <c r="R62" s="15">
+        <v>6</v>
+      </c>
+      <c r="S62" s="16"/>
+      <c r="T62" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B63" s="6">
+        <v>8</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="6">
+        <v>2</v>
+      </c>
+      <c r="F63" s="6">
+        <v>8</v>
+      </c>
+      <c r="G63" s="7"/>
+      <c r="H63" s="6">
+        <v>2</v>
+      </c>
+      <c r="J63" s="15">
+        <v>8</v>
+      </c>
+      <c r="K63" s="16"/>
+      <c r="L63" s="15">
+        <v>2</v>
+      </c>
+      <c r="N63" s="15">
+        <v>8</v>
+      </c>
+      <c r="O63" s="16"/>
+      <c r="P63" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B64" s="6">
+        <v>10</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="6">
+        <v>11</v>
+      </c>
+      <c r="F64" s="6">
+        <v>10</v>
+      </c>
+      <c r="G64" s="7"/>
+      <c r="H64" s="6">
+        <v>9</v>
+      </c>
+      <c r="J64"/>
+      <c r="K64"/>
+      <c r="L64"/>
+      <c r="N64"/>
+      <c r="O64"/>
+      <c r="P64"/>
+      <c r="R64"/>
+      <c r="S64"/>
+      <c r="T64"/>
+    </row>
+    <row r="65" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B65" s="6">
+        <v>12</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="F68" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68" s="5"/>
+      <c r="H68" s="5"/>
+      <c r="J68" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K68" s="14"/>
+      <c r="L68" s="14"/>
+      <c r="N68" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="O68" s="14"/>
+      <c r="P68" s="14"/>
+      <c r="R68" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="S68" s="14"/>
+      <c r="T68" s="14"/>
+    </row>
+    <row r="69" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B69" s="6">
+        <v>2</v>
+      </c>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6">
+        <v>6</v>
+      </c>
+      <c r="F69" s="6">
+        <v>2</v>
+      </c>
+      <c r="G69" s="7"/>
+      <c r="H69" s="6">
+        <v>6</v>
+      </c>
+      <c r="J69" s="15">
+        <v>2</v>
+      </c>
+      <c r="K69" s="16"/>
+      <c r="L69" s="15">
+        <v>6</v>
+      </c>
+      <c r="N69" s="15">
+        <v>2</v>
+      </c>
+      <c r="O69" s="16"/>
+      <c r="P69" s="15">
+        <v>6</v>
+      </c>
+      <c r="R69" s="15">
+        <v>2</v>
+      </c>
+      <c r="S69" s="16"/>
+      <c r="T69" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B70" s="6">
+        <v>4</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6">
+        <v>1</v>
+      </c>
+      <c r="F70" s="6">
+        <v>4</v>
+      </c>
+      <c r="G70" s="7"/>
+      <c r="H70" s="6">
+        <v>1</v>
+      </c>
+      <c r="J70" s="15">
+        <v>4</v>
+      </c>
+      <c r="K70" s="16"/>
+      <c r="L70" s="15">
+        <v>1</v>
+      </c>
+      <c r="N70" s="15">
+        <v>4</v>
+      </c>
+      <c r="O70" s="16"/>
+      <c r="P70" s="15">
+        <v>1</v>
+      </c>
+      <c r="R70" s="15">
+        <v>4</v>
+      </c>
+      <c r="S70" s="16"/>
+      <c r="T70" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B71" s="6">
+        <v>5</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="6">
+        <v>3</v>
+      </c>
+      <c r="F71" s="6">
+        <v>5</v>
+      </c>
+      <c r="G71" s="7"/>
+      <c r="H71" s="6">
+        <v>3</v>
+      </c>
+      <c r="J71" s="15">
+        <v>5</v>
+      </c>
+      <c r="K71" s="16"/>
+      <c r="L71" s="15">
+        <v>3</v>
+      </c>
+      <c r="N71" s="15">
+        <v>5</v>
+      </c>
+      <c r="O71" s="16"/>
+      <c r="P71" s="15">
+        <v>3</v>
+      </c>
+      <c r="R71" s="15">
+        <v>5</v>
+      </c>
+      <c r="S71" s="16"/>
+      <c r="T71" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B72" s="6">
+        <v>7</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="6">
+        <v>12</v>
+      </c>
+      <c r="F72" s="6">
+        <v>7</v>
+      </c>
+      <c r="G72" s="7"/>
+      <c r="H72" s="6">
+        <v>10</v>
+      </c>
+      <c r="J72" s="15">
+        <v>7</v>
+      </c>
+      <c r="K72" s="16"/>
+      <c r="L72" s="15">
+        <v>8</v>
+      </c>
+      <c r="N72" s="15">
+        <v>7</v>
+      </c>
+      <c r="O72" s="16"/>
+      <c r="P72" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B73" s="6">
+        <v>9</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="6">
+        <v>10</v>
+      </c>
+      <c r="F73" s="6">
+        <v>9</v>
+      </c>
+      <c r="G73" s="7"/>
+      <c r="H73" s="6">
+        <v>8</v>
+      </c>
+      <c r="J73"/>
+      <c r="K73"/>
+      <c r="L73"/>
+      <c r="N73"/>
+      <c r="O73"/>
+      <c r="P73"/>
+      <c r="R73"/>
+      <c r="S73"/>
+      <c r="T73"/>
+    </row>
+    <row r="74" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B74" s="6">
+        <v>11</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A77" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" s="5"/>
+      <c r="D77" s="5"/>
+      <c r="F77" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G77" s="5"/>
+      <c r="H77" s="5"/>
+      <c r="J77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="K77" s="14"/>
+      <c r="L77" s="14"/>
+      <c r="N77" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="O77" s="14"/>
+      <c r="P77" s="14"/>
+      <c r="R77" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="S77" s="14"/>
+      <c r="T77" s="14"/>
+    </row>
+    <row r="78" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B78" s="6">
+        <v>1</v>
+      </c>
+      <c r="C78" s="7"/>
+      <c r="D78" s="6">
+        <v>3</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1</v>
+      </c>
+      <c r="G78" s="7"/>
+      <c r="H78" s="6">
+        <v>3</v>
+      </c>
+      <c r="J78" s="15">
+        <v>1</v>
+      </c>
+      <c r="K78" s="16"/>
+      <c r="L78" s="15">
+        <v>3</v>
+      </c>
+      <c r="N78" s="15">
+        <v>1</v>
+      </c>
+      <c r="O78" s="16"/>
+      <c r="P78" s="15">
+        <v>3</v>
+      </c>
+      <c r="R78" s="15">
+        <v>1</v>
+      </c>
+      <c r="S78" s="16"/>
+      <c r="T78" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B79" s="6">
+        <v>4</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="6">
+        <v>2</v>
+      </c>
+      <c r="F79" s="6">
+        <v>4</v>
+      </c>
+      <c r="G79" s="7"/>
+      <c r="H79" s="6">
+        <v>2</v>
+      </c>
+      <c r="J79" s="15">
+        <v>4</v>
+      </c>
+      <c r="K79" s="16"/>
+      <c r="L79" s="15">
+        <v>2</v>
+      </c>
+      <c r="N79" s="15">
+        <v>4</v>
+      </c>
+      <c r="O79" s="16"/>
+      <c r="P79" s="15">
+        <v>2</v>
+      </c>
+      <c r="R79" s="15">
+        <v>4</v>
+      </c>
+      <c r="S79" s="16"/>
+      <c r="T79" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B80" s="6">
+        <v>6</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="6">
+        <v>11</v>
+      </c>
+      <c r="F80" s="6">
+        <v>6</v>
+      </c>
+      <c r="G80" s="7"/>
+      <c r="H80" s="6">
+        <v>9</v>
+      </c>
+      <c r="J80" s="15">
+        <v>6</v>
+      </c>
+      <c r="K80" s="16"/>
+      <c r="L80" s="15">
+        <v>7</v>
+      </c>
+      <c r="N80" s="15">
+        <v>6</v>
+      </c>
+      <c r="O80" s="16"/>
+      <c r="P80" s="15">
+        <v>7</v>
+      </c>
+      <c r="R80" s="15">
+        <v>6</v>
+      </c>
+      <c r="S80" s="16"/>
+      <c r="T80" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B81" s="6">
+        <v>8</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6">
+        <v>9</v>
+      </c>
+      <c r="F81" s="6">
+        <v>8</v>
+      </c>
+      <c r="G81" s="7"/>
+      <c r="H81" s="6">
+        <v>7</v>
+      </c>
+      <c r="J81" s="15">
+        <v>8</v>
+      </c>
+      <c r="K81" s="16"/>
+      <c r="L81" s="15">
+        <v>5</v>
+      </c>
+      <c r="N81" s="15">
+        <v>8</v>
+      </c>
+      <c r="O81" s="16"/>
+      <c r="P81" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B82" s="6">
+        <v>10</v>
+      </c>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6">
+        <v>7</v>
+      </c>
+      <c r="F82" s="6">
+        <v>10</v>
+      </c>
+      <c r="G82" s="7"/>
+      <c r="H82" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B83" s="6">
+        <v>12</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A86" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="5"/>
+      <c r="D86" s="5"/>
+      <c r="F86" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="5"/>
+      <c r="H86" s="5"/>
+      <c r="J86" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="K86" s="14"/>
+      <c r="L86" s="14"/>
+      <c r="N86" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="O86" s="14"/>
+      <c r="P86" s="14"/>
+      <c r="R86" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="S86" s="14"/>
+      <c r="T86" s="14"/>
+    </row>
+    <row r="87" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B87" s="6">
+        <v>1</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="6">
+        <v>2</v>
+      </c>
+      <c r="F87" s="6">
+        <v>1</v>
+      </c>
+      <c r="G87" s="7"/>
+      <c r="H87" s="6">
+        <v>2</v>
+      </c>
+      <c r="J87" s="15">
+        <v>1</v>
+      </c>
+      <c r="K87" s="16"/>
+      <c r="L87" s="15">
+        <v>2</v>
+      </c>
+      <c r="N87" s="15">
+        <v>1</v>
+      </c>
+      <c r="O87" s="16"/>
+      <c r="P87" s="15">
+        <v>2</v>
+      </c>
+      <c r="R87" s="15">
+        <v>1</v>
+      </c>
+      <c r="S87" s="16"/>
+      <c r="T87" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B88" s="6">
+        <v>3</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="6">
+        <v>12</v>
+      </c>
+      <c r="F88" s="6">
+        <v>3</v>
+      </c>
+      <c r="G88" s="7"/>
+      <c r="H88" s="6">
+        <v>10</v>
+      </c>
+      <c r="J88" s="15">
+        <v>3</v>
+      </c>
+      <c r="K88" s="16"/>
+      <c r="L88" s="15">
+        <v>8</v>
+      </c>
+      <c r="N88" s="15">
+        <v>3</v>
+      </c>
+      <c r="O88" s="16"/>
+      <c r="P88" s="15">
+        <v>8</v>
+      </c>
+      <c r="R88" s="15">
+        <v>3</v>
+      </c>
+      <c r="S88" s="16"/>
+      <c r="T88" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B89" s="6">
+        <v>5</v>
+      </c>
+      <c r="C89" s="7"/>
+      <c r="D89" s="6">
+        <v>10</v>
+      </c>
+      <c r="F89" s="6">
+        <v>5</v>
+      </c>
+      <c r="G89" s="7"/>
+      <c r="H89" s="6">
+        <v>8</v>
+      </c>
+      <c r="J89" s="15">
+        <v>5</v>
+      </c>
+      <c r="K89" s="16"/>
+      <c r="L89" s="15">
+        <v>6</v>
+      </c>
+      <c r="N89" s="15">
+        <v>5</v>
+      </c>
+      <c r="O89" s="16"/>
+      <c r="P89" s="15">
+        <v>6</v>
+      </c>
+      <c r="R89" s="15">
+        <v>5</v>
+      </c>
+      <c r="S89" s="16"/>
+      <c r="T89" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B90" s="6">
+        <v>7</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="6">
+        <v>8</v>
+      </c>
+      <c r="F90" s="6">
+        <v>7</v>
+      </c>
+      <c r="G90" s="7"/>
+      <c r="H90" s="6">
+        <v>6</v>
+      </c>
+      <c r="J90" s="15">
+        <v>7</v>
+      </c>
+      <c r="K90" s="16"/>
+      <c r="L90" s="15">
+        <v>4</v>
+      </c>
+      <c r="N90" s="15">
+        <v>7</v>
+      </c>
+      <c r="O90" s="16"/>
+      <c r="P90" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B91" s="6">
+        <v>9</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="6">
+        <v>6</v>
+      </c>
+      <c r="F91" s="6">
+        <v>9</v>
+      </c>
+      <c r="G91" s="7"/>
+      <c r="H91" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B92" s="6">
+        <v>11</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B93" s="2"/>
+    </row>
+    <row r="94" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B94" s="2"/>
+    </row>
+    <row r="95" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A95" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="F95" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5"/>
+      <c r="J95" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K95" s="14"/>
+      <c r="L95" s="14"/>
+      <c r="N95" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="O95" s="14"/>
+      <c r="P95" s="14"/>
+      <c r="R95" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="S95" s="14"/>
+      <c r="T95" s="14"/>
+    </row>
+    <row r="96" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B96" s="6">
+        <v>2</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="6">
+        <v>11</v>
+      </c>
+      <c r="F96" s="6">
+        <v>2</v>
+      </c>
+      <c r="G96" s="7"/>
+      <c r="H96" s="6">
+        <v>9</v>
+      </c>
+      <c r="J96" s="15">
+        <v>2</v>
+      </c>
+      <c r="K96" s="16"/>
+      <c r="L96" s="15">
+        <v>7</v>
+      </c>
+      <c r="N96" s="15">
+        <v>2</v>
+      </c>
+      <c r="O96" s="16"/>
+      <c r="P96" s="15">
+        <v>7</v>
+      </c>
+      <c r="R96" s="15">
+        <v>2</v>
+      </c>
+      <c r="S96" s="16"/>
+      <c r="T96" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B97" s="6">
+        <v>4</v>
+      </c>
+      <c r="C97" s="7"/>
+      <c r="D97" s="6">
+        <v>9</v>
+      </c>
+      <c r="F97" s="6">
+        <v>4</v>
+      </c>
+      <c r="G97" s="7"/>
+      <c r="H97" s="6">
+        <v>7</v>
+      </c>
+      <c r="J97" s="15">
+        <v>4</v>
+      </c>
+      <c r="K97" s="16"/>
+      <c r="L97" s="15">
+        <v>5</v>
+      </c>
+      <c r="N97" s="15">
+        <v>4</v>
+      </c>
+      <c r="O97" s="16"/>
+      <c r="P97" s="15">
+        <v>5</v>
+      </c>
+      <c r="R97" s="15">
+        <v>4</v>
+      </c>
+      <c r="S97" s="16"/>
+      <c r="T97" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B98" s="6">
+        <v>6</v>
+      </c>
+      <c r="C98" s="7"/>
+      <c r="D98" s="6">
+        <v>7</v>
+      </c>
+      <c r="F98" s="6">
+        <v>6</v>
+      </c>
+      <c r="G98" s="7"/>
+      <c r="H98" s="6">
+        <v>5</v>
+      </c>
+      <c r="J98" s="15">
+        <v>6</v>
+      </c>
+      <c r="K98" s="16"/>
+      <c r="L98" s="15">
+        <v>3</v>
+      </c>
+      <c r="N98" s="15">
+        <v>6</v>
+      </c>
+      <c r="O98" s="16"/>
+      <c r="P98" s="15">
+        <v>3</v>
+      </c>
+      <c r="R98" s="15">
+        <v>6</v>
+      </c>
+      <c r="S98" s="16"/>
+      <c r="T98" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B99" s="6">
+        <v>8</v>
+      </c>
+      <c r="C99" s="7"/>
+      <c r="D99" s="6">
+        <v>5</v>
+      </c>
+      <c r="F99" s="6">
+        <v>8</v>
+      </c>
+      <c r="G99" s="7"/>
+      <c r="H99" s="6">
+        <v>3</v>
+      </c>
+      <c r="J99" s="15">
+        <v>8</v>
+      </c>
+      <c r="K99" s="16"/>
+      <c r="L99" s="15">
+        <v>1</v>
+      </c>
+      <c r="N99" s="15">
+        <v>8</v>
+      </c>
+      <c r="O99" s="16"/>
+      <c r="P99" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B100" s="6">
+        <v>10</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="6">
+        <v>3</v>
+      </c>
+      <c r="F100" s="6">
+        <v>10</v>
+      </c>
+      <c r="G100" s="7"/>
+      <c r="H100" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B101" s="6">
+        <v>12</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B102" s="2"/>
+    </row>
+    <row r="103" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B103" s="2"/>
+    </row>
+    <row r="104" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A104" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C104" s="5"/>
+      <c r="D104" s="5"/>
+      <c r="F104" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G104" s="5"/>
+      <c r="H104" s="5"/>
+      <c r="J104" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K104" s="14"/>
+      <c r="L104" s="14"/>
+      <c r="N104" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="O104" s="14"/>
+      <c r="P104" s="14"/>
+    </row>
+    <row r="105" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B105" s="6">
+        <v>1</v>
+      </c>
+      <c r="C105" s="7"/>
+      <c r="D105" s="6">
+        <v>11</v>
+      </c>
+      <c r="F105" s="6">
+        <v>2</v>
+      </c>
+      <c r="G105" s="7"/>
+      <c r="H105" s="6">
+        <v>1</v>
+      </c>
+      <c r="J105" s="15">
+        <v>2</v>
+      </c>
+      <c r="K105" s="15"/>
+      <c r="L105" s="15">
+        <v>1</v>
+      </c>
+      <c r="N105" s="15">
+        <v>2</v>
+      </c>
+      <c r="O105" s="15"/>
+      <c r="P105" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B106" s="6">
+        <v>3</v>
+      </c>
+      <c r="C106" s="7"/>
+      <c r="D106" s="6">
+        <v>8</v>
+      </c>
+      <c r="F106" s="6">
+        <v>4</v>
+      </c>
+      <c r="G106" s="7"/>
+      <c r="H106" s="6">
+        <v>9</v>
+      </c>
+      <c r="J106" s="15">
+        <v>4</v>
+      </c>
+      <c r="K106" s="15"/>
+      <c r="L106" s="15">
+        <v>7</v>
+      </c>
+      <c r="N106" s="15">
+        <v>4</v>
+      </c>
+      <c r="O106" s="15"/>
+      <c r="P106" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B107" s="6">
+        <v>5</v>
+      </c>
+      <c r="C107" s="7"/>
+      <c r="D107" s="6">
+        <v>6</v>
+      </c>
+      <c r="F107" s="6">
+        <v>6</v>
+      </c>
+      <c r="G107" s="7"/>
+      <c r="H107" s="6">
+        <v>7</v>
+      </c>
+      <c r="J107" s="15">
+        <v>6</v>
+      </c>
+      <c r="K107" s="15"/>
+      <c r="L107" s="15">
+        <v>5</v>
+      </c>
+      <c r="N107" s="15">
+        <v>6</v>
+      </c>
+      <c r="O107" s="15"/>
+      <c r="P107" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B108" s="6">
+        <v>7</v>
+      </c>
+      <c r="C108" s="7"/>
+      <c r="D108" s="6">
+        <v>4</v>
+      </c>
+      <c r="F108" s="6">
+        <v>8</v>
+      </c>
+      <c r="G108" s="7"/>
+      <c r="H108" s="6">
+        <v>5</v>
+      </c>
+      <c r="J108" s="15">
+        <v>8</v>
+      </c>
+      <c r="K108" s="15"/>
+      <c r="L108" s="15">
+        <v>3</v>
+      </c>
+      <c r="N108" s="15">
+        <v>7</v>
+      </c>
+      <c r="O108" s="15"/>
+      <c r="P108" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B109" s="6">
+        <v>9</v>
+      </c>
+      <c r="C109" s="7"/>
+      <c r="D109" s="6">
+        <v>2</v>
+      </c>
+      <c r="F109" s="6">
+        <v>10</v>
+      </c>
+      <c r="G109" s="7"/>
+      <c r="H109" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B110" s="6">
+        <v>12</v>
+      </c>
+      <c r="C110" s="7"/>
+      <c r="D110" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B112" s="2"/>
+    </row>
+    <row r="113" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="F113" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="5"/>
+      <c r="H113" s="5"/>
+      <c r="J113" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K113" s="14"/>
+      <c r="L113" s="14"/>
+      <c r="N113" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O113" s="14"/>
+      <c r="P113" s="14"/>
+      <c r="R113" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="S113" s="14"/>
+      <c r="T113" s="14"/>
+    </row>
+    <row r="114" spans="1:20" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="2"/>
+    </row>
+    <row r="115" spans="1:20" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" s="18"/>
+      <c r="C115" s="18"/>
+      <c r="D115" s="18"/>
+      <c r="E115" s="18"/>
+      <c r="F115" s="18"/>
+      <c r="G115" s="18"/>
+      <c r="H115" s="18"/>
+      <c r="I115" s="18"/>
+      <c r="J115" s="18"/>
+      <c r="K115" s="18"/>
+      <c r="L115" s="18"/>
+    </row>
+    <row r="116" spans="1:20" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" spans="1:20" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="11"/>
+      <c r="B117" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="18"/>
+      <c r="D117" s="18"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="G117" s="19"/>
+      <c r="H117" s="19"/>
+      <c r="J117" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="K117" s="18"/>
+      <c r="L117" s="18"/>
+      <c r="R117" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="S117" s="18"/>
+      <c r="T117" s="18"/>
+    </row>
+    <row r="118" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B118" s="2"/>
+      <c r="F118" s="6">
+        <v>1</v>
+      </c>
+      <c r="G118" s="7"/>
+      <c r="H118" s="6">
+        <v>10</v>
+      </c>
+      <c r="J118" s="15">
+        <v>1</v>
+      </c>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15">
+        <v>8</v>
+      </c>
+      <c r="N118" s="15">
+        <v>1</v>
+      </c>
+      <c r="O118" s="15"/>
+      <c r="P118" s="15">
+        <v>4</v>
+      </c>
+      <c r="R118" s="15">
+        <v>1</v>
+      </c>
+      <c r="S118" s="15"/>
+      <c r="T118" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B119" s="2"/>
+      <c r="F119" s="6">
+        <v>3</v>
+      </c>
+      <c r="G119" s="7"/>
+      <c r="H119" s="6">
+        <v>8</v>
+      </c>
+      <c r="J119" s="15">
+        <v>3</v>
+      </c>
+      <c r="K119" s="15"/>
+      <c r="L119" s="15">
+        <v>6</v>
+      </c>
+      <c r="N119" s="15">
+        <v>3</v>
+      </c>
+      <c r="O119" s="15"/>
+      <c r="P119" s="15">
+        <v>5</v>
+      </c>
+      <c r="R119" s="15">
+        <v>3</v>
+      </c>
+      <c r="S119" s="15"/>
+      <c r="T119" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B120" s="2"/>
+      <c r="F120" s="6">
+        <v>5</v>
+      </c>
+      <c r="G120" s="7"/>
+      <c r="H120" s="6">
+        <v>6</v>
+      </c>
+      <c r="J120" s="15">
+        <v>5</v>
+      </c>
+      <c r="K120" s="15"/>
+      <c r="L120" s="15">
+        <v>4</v>
+      </c>
+      <c r="N120" s="15">
+        <v>6</v>
+      </c>
+      <c r="O120" s="15"/>
+      <c r="P120" s="15">
+        <v>2</v>
+      </c>
+      <c r="R120" s="15">
+        <v>6</v>
+      </c>
+      <c r="S120" s="15"/>
+      <c r="T120" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B121" s="2"/>
+      <c r="F121" s="6">
+        <v>7</v>
+      </c>
+      <c r="G121" s="7"/>
+      <c r="H121" s="6">
+        <v>4</v>
+      </c>
+      <c r="J121" s="15">
+        <v>7</v>
+      </c>
+      <c r="K121" s="15"/>
+      <c r="L121" s="15">
+        <v>2</v>
+      </c>
+      <c r="N121" s="15">
+        <v>8</v>
+      </c>
+      <c r="O121" s="15"/>
+      <c r="P121" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B122" s="2"/>
+      <c r="F122" s="6">
+        <v>9</v>
+      </c>
+      <c r="G122" s="7"/>
+      <c r="H122" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B123" s="2"/>
+    </row>
+    <row r="124" spans="1:20" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A124" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B124" s="2"/>
+    </row>
+    <row r="125" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A125" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+    </row>
+    <row r="126" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B126" s="6">
+        <v>1</v>
+      </c>
+      <c r="C126" s="7"/>
+      <c r="D126" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B127" s="6">
+        <v>3</v>
+      </c>
+      <c r="C127" s="7"/>
+      <c r="D127" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B128" s="6">
+        <v>5</v>
+      </c>
+      <c r="C128" s="7"/>
+      <c r="D128" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B129" s="6">
+        <v>7</v>
+      </c>
+      <c r="C129" s="7"/>
+      <c r="D129" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B130" s="6">
+        <v>9</v>
+      </c>
+      <c r="C130" s="7"/>
+      <c r="D130" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B131" s="6">
+        <v>12</v>
+      </c>
+      <c r="C131" s="7"/>
+      <c r="D131" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" s="5"/>
+      <c r="D134" s="5"/>
+      <c r="F134" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G134" s="5"/>
+      <c r="H134" s="5"/>
+      <c r="J134" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K134" s="14"/>
+      <c r="L134" s="14"/>
+      <c r="N134" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="O134" s="14"/>
+      <c r="P134" s="14"/>
+      <c r="R134" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="S134" s="14"/>
+      <c r="T134" s="14"/>
+    </row>
+    <row r="135" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B135" s="6">
+        <v>2</v>
+      </c>
+      <c r="C135" s="7"/>
+      <c r="D135" s="6">
+        <v>5</v>
+      </c>
+      <c r="F135" s="6">
+        <v>2</v>
+      </c>
+      <c r="G135" s="7"/>
+      <c r="H135" s="6">
+        <v>7</v>
+      </c>
+      <c r="J135" s="15">
+        <v>2</v>
+      </c>
+      <c r="K135" s="15"/>
+      <c r="L135" s="15">
+        <v>1</v>
+      </c>
+      <c r="N135" s="15">
+        <v>2</v>
+      </c>
+      <c r="O135" s="15"/>
+      <c r="P135" s="15">
+        <v>4</v>
+      </c>
+      <c r="R135" s="15">
+        <v>2</v>
+      </c>
+      <c r="S135" s="15"/>
+      <c r="T135" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B136" s="6">
+        <v>4</v>
+      </c>
+      <c r="C136" s="7"/>
+      <c r="D136" s="6">
+        <v>3</v>
+      </c>
+      <c r="F136" s="6">
+        <v>4</v>
+      </c>
+      <c r="G136" s="7"/>
+      <c r="H136" s="6">
+        <v>5</v>
+      </c>
+      <c r="J136" s="15">
+        <v>4</v>
+      </c>
+      <c r="K136" s="15"/>
+      <c r="L136" s="15">
+        <v>7</v>
+      </c>
+      <c r="N136" s="15">
+        <v>3</v>
+      </c>
+      <c r="O136" s="15"/>
+      <c r="P136" s="15">
+        <v>1</v>
+      </c>
+      <c r="R136" s="15">
+        <v>3</v>
+      </c>
+      <c r="S136" s="15"/>
+      <c r="T136" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B137" s="6">
+        <v>6</v>
+      </c>
+      <c r="C137" s="7"/>
+      <c r="D137" s="6">
+        <v>12</v>
+      </c>
+      <c r="F137" s="6">
+        <v>6</v>
+      </c>
+      <c r="G137" s="7"/>
+      <c r="H137" s="6">
+        <v>3</v>
+      </c>
+      <c r="J137" s="15">
+        <v>6</v>
+      </c>
+      <c r="K137" s="15"/>
+      <c r="L137" s="15">
+        <v>5</v>
+      </c>
+      <c r="N137" s="15">
+        <v>5</v>
+      </c>
+      <c r="O137" s="15"/>
+      <c r="P137" s="15">
+        <v>8</v>
+      </c>
+      <c r="R137" s="15">
+        <v>5</v>
+      </c>
+      <c r="S137" s="15"/>
+      <c r="T137" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B138" s="6">
+        <v>8</v>
+      </c>
+      <c r="C138" s="7"/>
+      <c r="D138" s="6">
+        <v>10</v>
+      </c>
+      <c r="F138" s="6">
+        <v>8</v>
+      </c>
+      <c r="G138" s="7"/>
+      <c r="H138" s="6">
+        <v>10</v>
+      </c>
+      <c r="J138" s="15">
+        <v>8</v>
+      </c>
+      <c r="K138" s="15"/>
+      <c r="L138" s="15">
+        <v>3</v>
+      </c>
+      <c r="N138" s="15">
+        <v>7</v>
+      </c>
+      <c r="O138" s="15"/>
+      <c r="P138" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B139" s="6">
+        <v>9</v>
+      </c>
+      <c r="C139" s="7"/>
+      <c r="D139" s="6">
+        <v>1</v>
+      </c>
+      <c r="F139" s="6">
+        <v>9</v>
+      </c>
+      <c r="G139" s="7"/>
+      <c r="H139" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B140" s="6">
+        <v>11</v>
+      </c>
+      <c r="C140" s="7"/>
+      <c r="D140" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A143" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" s="5"/>
+      <c r="D143" s="5"/>
+      <c r="F143" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="J143" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K143" s="14"/>
+      <c r="L143" s="14"/>
+      <c r="N143" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O143" s="14"/>
+      <c r="P143" s="14"/>
+    </row>
+    <row r="144" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B144" s="6">
+        <v>1</v>
+      </c>
+      <c r="C144" s="7"/>
+      <c r="D144" s="6">
+        <v>8</v>
+      </c>
+      <c r="F144" s="6">
+        <v>1</v>
+      </c>
+      <c r="G144" s="7"/>
+      <c r="H144" s="6">
+        <v>8</v>
+      </c>
+      <c r="J144" s="15">
+        <v>1</v>
+      </c>
+      <c r="K144" s="15"/>
+      <c r="L144" s="15">
+        <v>8</v>
+      </c>
+      <c r="N144" s="15">
+        <v>1</v>
+      </c>
+      <c r="O144" s="15"/>
+      <c r="P144" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B145" s="6">
+        <v>3</v>
+      </c>
+      <c r="C145" s="7"/>
+      <c r="D145" s="6">
+        <v>2</v>
+      </c>
+      <c r="F145" s="6">
+        <v>3</v>
+      </c>
+      <c r="G145" s="7"/>
+      <c r="H145" s="6">
+        <v>4</v>
+      </c>
+      <c r="J145" s="15">
+        <v>3</v>
+      </c>
+      <c r="K145" s="15"/>
+      <c r="L145" s="15">
+        <v>6</v>
+      </c>
+      <c r="N145" s="15">
+        <v>3</v>
+      </c>
+      <c r="O145" s="15"/>
+      <c r="P145" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B146" s="6">
+        <v>5</v>
+      </c>
+      <c r="C146" s="7"/>
+      <c r="D146" s="6">
+        <v>11</v>
+      </c>
+      <c r="F146" s="6">
+        <v>5</v>
+      </c>
+      <c r="G146" s="7"/>
+      <c r="H146" s="6">
+        <v>2</v>
+      </c>
+      <c r="J146" s="15">
+        <v>5</v>
+      </c>
+      <c r="K146" s="15"/>
+      <c r="L146" s="15">
+        <v>4</v>
+      </c>
+      <c r="N146" s="15">
+        <v>5</v>
+      </c>
+      <c r="O146" s="15"/>
+      <c r="P146" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B147" s="6">
+        <v>7</v>
+      </c>
+      <c r="C147" s="7"/>
+      <c r="D147" s="6">
+        <v>9</v>
+      </c>
+      <c r="F147" s="6">
+        <v>7</v>
+      </c>
+      <c r="G147" s="7"/>
+      <c r="H147" s="6">
+        <v>9</v>
+      </c>
+      <c r="J147" s="15">
+        <v>7</v>
+      </c>
+      <c r="K147" s="15"/>
+      <c r="L147" s="15">
+        <v>2</v>
+      </c>
+      <c r="N147" s="15">
+        <v>8</v>
+      </c>
+      <c r="O147" s="15"/>
+      <c r="P147" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B148" s="6">
+        <v>10</v>
+      </c>
+      <c r="C148" s="7"/>
+      <c r="D148" s="6">
+        <v>6</v>
+      </c>
+      <c r="F148" s="6">
+        <v>10</v>
+      </c>
+      <c r="G148" s="7"/>
+      <c r="H148" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B149" s="6">
+        <v>12</v>
+      </c>
+      <c r="C149" s="7"/>
+      <c r="D149" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A152" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C152" s="5"/>
+      <c r="D152" s="5"/>
+      <c r="F152" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G152" s="5"/>
+      <c r="H152" s="5"/>
+      <c r="J152" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="K152" s="14"/>
+      <c r="L152" s="14"/>
+      <c r="N152" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="O152" s="14"/>
+      <c r="P152" s="14"/>
+      <c r="R152" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="S152" s="14"/>
+      <c r="T152" s="14"/>
+    </row>
+    <row r="153" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B153" s="6">
+        <v>2</v>
+      </c>
+      <c r="C153" s="7"/>
+      <c r="D153" s="6">
+        <v>12</v>
+      </c>
+      <c r="F153" s="6">
+        <v>2</v>
+      </c>
+      <c r="G153" s="7"/>
+      <c r="H153" s="6">
+        <v>3</v>
+      </c>
+      <c r="J153" s="15">
+        <v>2</v>
+      </c>
+      <c r="K153" s="15"/>
+      <c r="L153" s="15">
+        <v>5</v>
+      </c>
+      <c r="N153" s="15">
+        <v>2</v>
+      </c>
+      <c r="O153" s="15"/>
+      <c r="P153" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B154" s="6">
+        <v>4</v>
+      </c>
+      <c r="C154" s="7"/>
+      <c r="D154" s="6">
+        <v>10</v>
+      </c>
+      <c r="F154" s="6">
+        <v>4</v>
+      </c>
+      <c r="G154" s="7"/>
+      <c r="H154" s="6">
+        <v>10</v>
+      </c>
+      <c r="J154" s="15">
+        <v>4</v>
+      </c>
+      <c r="K154" s="15"/>
+      <c r="L154" s="15">
+        <v>3</v>
+      </c>
+      <c r="N154" s="15">
+        <v>4</v>
+      </c>
+      <c r="O154" s="15"/>
+      <c r="P154" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B155" s="6">
+        <v>6</v>
+      </c>
+      <c r="C155" s="7"/>
+      <c r="D155" s="6">
+        <v>8</v>
+      </c>
+      <c r="F155" s="6">
+        <v>6</v>
+      </c>
+      <c r="G155" s="7"/>
+      <c r="H155" s="6">
+        <v>8</v>
+      </c>
+      <c r="J155" s="15">
+        <v>6</v>
+      </c>
+      <c r="K155" s="15"/>
+      <c r="L155" s="15">
+        <v>8</v>
+      </c>
+      <c r="N155" s="15">
+        <v>5</v>
+      </c>
+      <c r="O155" s="15"/>
+      <c r="P155" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B156" s="6">
+        <v>7</v>
+      </c>
+      <c r="C156" s="7"/>
+      <c r="D156" s="6">
+        <v>1</v>
+      </c>
+      <c r="F156" s="6">
+        <v>7</v>
+      </c>
+      <c r="G156" s="7"/>
+      <c r="H156" s="6">
+        <v>1</v>
+      </c>
+      <c r="J156" s="15">
+        <v>7</v>
+      </c>
+      <c r="K156" s="15"/>
+      <c r="L156" s="15">
+        <v>1</v>
+      </c>
+      <c r="N156" s="15">
+        <v>7</v>
+      </c>
+      <c r="O156" s="15"/>
+      <c r="P156" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B157" s="6">
+        <v>9</v>
+      </c>
+      <c r="C157" s="7"/>
+      <c r="D157" s="6">
+        <v>5</v>
+      </c>
+      <c r="F157" s="6">
+        <v>9</v>
+      </c>
+      <c r="G157" s="7"/>
+      <c r="H157" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B158" s="6">
+        <v>11</v>
+      </c>
+      <c r="C158" s="7"/>
+      <c r="D158" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A161" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A162" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A165" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="N165" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O165" s="14"/>
+      <c r="P165" s="14"/>
+      <c r="R165" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="S165" s="14"/>
+      <c r="T165" s="14"/>
+    </row>
+    <row r="166" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A166" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C169" s="5"/>
+      <c r="D169" s="5"/>
+      <c r="F169" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" s="5"/>
+      <c r="H169" s="5"/>
+      <c r="J169" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="K169" s="14"/>
+      <c r="L169" s="14"/>
+      <c r="N169" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O169" s="14"/>
+      <c r="P169" s="14"/>
+      <c r="R169" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="S169" s="14"/>
+      <c r="T169" s="14"/>
+    </row>
+    <row r="170" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B170" s="6">
+        <v>1</v>
+      </c>
+      <c r="C170" s="7"/>
+      <c r="D170" s="6">
+        <v>6</v>
+      </c>
+      <c r="F170" s="6">
+        <v>1</v>
+      </c>
+      <c r="G170" s="7"/>
+      <c r="H170" s="6">
+        <v>6</v>
+      </c>
+      <c r="J170" s="15">
+        <v>1</v>
+      </c>
+      <c r="K170" s="15"/>
+      <c r="L170" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B171" s="6">
+        <v>3</v>
+      </c>
+      <c r="C171" s="7"/>
+      <c r="D171" s="6">
+        <v>9</v>
+      </c>
+      <c r="F171" s="6">
+        <v>3</v>
+      </c>
+      <c r="G171" s="7"/>
+      <c r="H171" s="6">
+        <v>9</v>
+      </c>
+      <c r="J171" s="15">
+        <v>3</v>
+      </c>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B172" s="6">
+        <v>5</v>
+      </c>
+      <c r="C172" s="7"/>
+      <c r="D172" s="6">
+        <v>7</v>
+      </c>
+      <c r="F172" s="6">
+        <v>5</v>
+      </c>
+      <c r="G172" s="7"/>
+      <c r="H172" s="6">
+        <v>7</v>
+      </c>
+      <c r="J172" s="15">
+        <v>5</v>
+      </c>
+      <c r="K172" s="15"/>
+      <c r="L172" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="173" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B173" s="6">
+        <v>8</v>
+      </c>
+      <c r="C173" s="7"/>
+      <c r="D173" s="6">
+        <v>4</v>
+      </c>
+      <c r="F173" s="6">
+        <v>8</v>
+      </c>
+      <c r="G173" s="7"/>
+      <c r="H173" s="6">
+        <v>4</v>
+      </c>
+      <c r="J173" s="15">
+        <v>8</v>
+      </c>
+      <c r="K173" s="15"/>
+      <c r="L173" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B174" s="6">
+        <v>10</v>
+      </c>
+      <c r="C174" s="7"/>
+      <c r="D174" s="6">
+        <v>2</v>
+      </c>
+      <c r="F174" s="6">
+        <v>10</v>
+      </c>
+      <c r="G174" s="7"/>
+      <c r="H174" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B175" s="6">
+        <v>12</v>
+      </c>
+      <c r="C175" s="7"/>
+      <c r="D175" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A178" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C178" s="5"/>
+      <c r="D178" s="5"/>
+      <c r="F178" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="5"/>
+      <c r="H178" s="5"/>
+      <c r="J178" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K178" s="14"/>
+      <c r="L178" s="14"/>
+      <c r="N178" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O178" s="14"/>
+      <c r="P178" s="14"/>
+      <c r="R178" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="S178" s="14"/>
+      <c r="T178" s="14"/>
+    </row>
+    <row r="179" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B179" s="6">
+        <v>2</v>
+      </c>
+      <c r="C179" s="7"/>
+      <c r="D179" s="6">
+        <v>8</v>
+      </c>
+      <c r="F179" s="6">
+        <v>2</v>
+      </c>
+      <c r="G179" s="7"/>
+      <c r="H179" s="6">
+        <v>8</v>
+      </c>
+      <c r="J179" s="15">
+        <v>2</v>
+      </c>
+      <c r="K179" s="15"/>
+      <c r="L179" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B180" s="6">
+        <v>4</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="6">
+        <v>6</v>
+      </c>
+      <c r="F180" s="6">
+        <v>4</v>
+      </c>
+      <c r="G180" s="7"/>
+      <c r="H180" s="6">
+        <v>6</v>
+      </c>
+      <c r="J180" s="15">
+        <v>4</v>
+      </c>
+      <c r="K180" s="15"/>
+      <c r="L180" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B181" s="6">
+        <v>5</v>
+      </c>
+      <c r="C181" s="7"/>
+      <c r="D181" s="6">
+        <v>1</v>
+      </c>
+      <c r="F181" s="6">
+        <v>5</v>
+      </c>
+      <c r="G181" s="7"/>
+      <c r="H181" s="6">
+        <v>1</v>
+      </c>
+      <c r="J181" s="15">
+        <v>5</v>
+      </c>
+      <c r="K181" s="15"/>
+      <c r="L181" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B182" s="6">
+        <v>7</v>
+      </c>
+      <c r="C182" s="7"/>
+      <c r="D182" s="6">
+        <v>3</v>
+      </c>
+      <c r="F182" s="6">
+        <v>7</v>
+      </c>
+      <c r="G182" s="7"/>
+      <c r="H182" s="6">
+        <v>3</v>
+      </c>
+      <c r="J182" s="15">
+        <v>7</v>
+      </c>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B183" s="6">
+        <v>9</v>
+      </c>
+      <c r="C183" s="7"/>
+      <c r="D183" s="6">
+        <v>12</v>
+      </c>
+      <c r="F183" s="6">
+        <v>9</v>
+      </c>
+      <c r="G183" s="7"/>
+      <c r="H183" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B184" s="6">
+        <v>11</v>
+      </c>
+      <c r="C184" s="7"/>
+      <c r="D184" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A187" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C187" s="5"/>
+      <c r="D187" s="5"/>
+      <c r="F187" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G187" s="5"/>
+      <c r="H187" s="5"/>
+      <c r="J187" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K187" s="14"/>
+      <c r="L187" s="14"/>
+      <c r="N187" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O187" s="14"/>
+      <c r="P187" s="14"/>
+      <c r="R187" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="S187" s="14"/>
+      <c r="T187" s="14"/>
+    </row>
+    <row r="188" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B188" s="6">
+        <v>1</v>
+      </c>
+      <c r="C188" s="7"/>
+      <c r="D188" s="6">
+        <v>4</v>
+      </c>
+      <c r="F188" s="6">
+        <v>1</v>
+      </c>
+      <c r="G188" s="7"/>
+      <c r="H188" s="6">
+        <v>4</v>
+      </c>
+      <c r="J188" s="15">
+        <v>1</v>
+      </c>
+      <c r="K188" s="15"/>
+      <c r="L188" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B189" s="6">
+        <v>3</v>
+      </c>
+      <c r="C189" s="7"/>
+      <c r="D189" s="6">
+        <v>5</v>
+      </c>
+      <c r="F189" s="6">
+        <v>3</v>
+      </c>
+      <c r="G189" s="7"/>
+      <c r="H189" s="6">
+        <v>5</v>
+      </c>
+      <c r="J189" s="15">
+        <v>3</v>
+      </c>
+      <c r="K189" s="15"/>
+      <c r="L189" s="15">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B190" s="6">
+        <v>6</v>
+      </c>
+      <c r="C190" s="7"/>
+      <c r="D190" s="6">
+        <v>2</v>
+      </c>
+      <c r="F190" s="6">
+        <v>6</v>
+      </c>
+      <c r="G190" s="7"/>
+      <c r="H190" s="6">
+        <v>2</v>
+      </c>
+      <c r="J190" s="15">
+        <v>6</v>
+      </c>
+      <c r="K190" s="15"/>
+      <c r="L190" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B191" s="6">
+        <v>8</v>
+      </c>
+      <c r="C191" s="7"/>
+      <c r="D191" s="6">
+        <v>11</v>
+      </c>
+      <c r="F191" s="6">
+        <v>8</v>
+      </c>
+      <c r="G191" s="7"/>
+      <c r="H191" s="6">
+        <v>9</v>
+      </c>
+      <c r="J191" s="15">
+        <v>8</v>
+      </c>
+      <c r="K191" s="15"/>
+      <c r="L191" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B192" s="6">
+        <v>10</v>
+      </c>
+      <c r="C192" s="7"/>
+      <c r="D192" s="6">
+        <v>9</v>
+      </c>
+      <c r="F192" s="6">
+        <v>10</v>
+      </c>
+      <c r="G192" s="7"/>
+      <c r="H192" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B193" s="6">
+        <v>12</v>
+      </c>
+      <c r="C193" s="7"/>
+      <c r="D193" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A196" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C196" s="5"/>
+      <c r="D196" s="5"/>
+      <c r="F196" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G196" s="5"/>
+      <c r="H196" s="5"/>
+      <c r="J196" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="K196" s="14"/>
+      <c r="L196" s="14"/>
+      <c r="N196" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O196" s="14"/>
+      <c r="P196" s="14"/>
+      <c r="R196" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="S196" s="14"/>
+      <c r="T196" s="14"/>
+    </row>
+    <row r="197" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B197" s="6">
+        <v>2</v>
+      </c>
+      <c r="C197" s="7"/>
+      <c r="D197" s="6">
+        <v>4</v>
+      </c>
+      <c r="F197" s="6">
+        <v>2</v>
+      </c>
+      <c r="G197" s="7"/>
+      <c r="H197" s="6">
+        <v>4</v>
+      </c>
+      <c r="J197" s="15">
+        <v>2</v>
+      </c>
+      <c r="K197" s="15"/>
+      <c r="L197" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B198" s="6">
+        <v>3</v>
+      </c>
+      <c r="C198" s="7"/>
+      <c r="D198" s="6">
+        <v>1</v>
+      </c>
+      <c r="F198" s="6">
+        <v>3</v>
+      </c>
+      <c r="G198" s="7"/>
+      <c r="H198" s="6">
+        <v>1</v>
+      </c>
+      <c r="J198" s="15">
+        <v>3</v>
+      </c>
+      <c r="K198" s="15"/>
+      <c r="L198" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B199" s="6">
+        <v>5</v>
+      </c>
+      <c r="C199" s="7"/>
+      <c r="D199" s="6">
+        <v>12</v>
+      </c>
+      <c r="F199" s="6">
+        <v>5</v>
+      </c>
+      <c r="G199" s="7"/>
+      <c r="H199" s="6">
+        <v>10</v>
+      </c>
+      <c r="J199" s="15">
+        <v>5</v>
+      </c>
+      <c r="K199" s="15"/>
+      <c r="L199" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B200" s="6">
+        <v>7</v>
+      </c>
+      <c r="C200" s="7"/>
+      <c r="D200" s="6">
+        <v>10</v>
+      </c>
+      <c r="F200" s="6">
+        <v>7</v>
+      </c>
+      <c r="G200" s="7"/>
+      <c r="H200" s="6">
+        <v>8</v>
+      </c>
+      <c r="J200" s="15">
+        <v>7</v>
+      </c>
+      <c r="K200" s="15"/>
+      <c r="L200" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B201" s="6">
+        <v>9</v>
+      </c>
+      <c r="C201" s="7"/>
+      <c r="D201" s="6">
+        <v>8</v>
+      </c>
+      <c r="F201" s="6">
+        <v>9</v>
+      </c>
+      <c r="G201" s="7"/>
+      <c r="H201" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B202" s="6">
+        <v>11</v>
+      </c>
+      <c r="C202" s="7"/>
+      <c r="D202" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A205" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="N205" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O205" s="14"/>
+      <c r="P205" s="14"/>
+    </row>
+    <row r="208" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A208" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B42" s="6" t="s">
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A211" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C211" s="5"/>
+      <c r="D211" s="5"/>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B212" s="6">
+        <v>2</v>
+      </c>
+      <c r="C212" s="7"/>
+      <c r="D212" s="6">
         <v>9</v>
       </c>
-      <c r="C42" s="7"/>
-[...16 lines deleted...]
-      <c r="R42" s="6" t="s">
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B213" s="6">
+        <v>4</v>
+      </c>
+      <c r="C213" s="7"/>
+      <c r="D213" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B214" s="6">
+        <v>6</v>
+      </c>
+      <c r="C214" s="7"/>
+      <c r="D214" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B215" s="6">
+        <v>8</v>
+      </c>
+      <c r="C215" s="7"/>
+      <c r="D215" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B216" s="6">
+        <v>10</v>
+      </c>
+      <c r="C216" s="7"/>
+      <c r="D216" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B217" s="6">
+        <v>11</v>
+      </c>
+      <c r="C217" s="7"/>
+      <c r="D217" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A220" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C220" s="5"/>
+      <c r="D220" s="5"/>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B221" s="6">
+        <v>2</v>
+      </c>
+      <c r="C221" s="7"/>
+      <c r="D221" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B222" s="6">
+        <v>4</v>
+      </c>
+      <c r="C222" s="7"/>
+      <c r="D222" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B223" s="6">
+        <v>6</v>
+      </c>
+      <c r="C223" s="7"/>
+      <c r="D223" s="6">
         <v>9</v>
       </c>
-      <c r="S42" s="18"/>
-[...7 lines deleted...]
-      <c r="D43" s="8">
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B224" s="6">
+        <v>8</v>
+      </c>
+      <c r="C224" s="7"/>
+      <c r="D224" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B225" s="6">
         <v>10</v>
       </c>
-      <c r="F43" s="8">
-[...3 lines deleted...]
-      <c r="H43" s="8">
+      <c r="C225" s="7"/>
+      <c r="D225" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B226" s="6">
+        <v>12</v>
+      </c>
+      <c r="C226" s="7"/>
+      <c r="D226" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A229" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C229" s="5"/>
+      <c r="D229" s="5"/>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B230" s="6">
+        <v>1</v>
+      </c>
+      <c r="C230" s="7"/>
+      <c r="D230" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B231" s="6">
+        <v>3</v>
+      </c>
+      <c r="C231" s="7"/>
+      <c r="D231" s="6">
         <v>10</v>
       </c>
-      <c r="J43" s="19">
-[...126 lines deleted...]
-      <c r="B47" s="8">
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B232" s="6">
+        <v>5</v>
+      </c>
+      <c r="C232" s="7"/>
+      <c r="D232" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B233" s="6">
+        <v>7</v>
+      </c>
+      <c r="C233" s="7"/>
+      <c r="D233" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B234" s="6">
         <v>9</v>
       </c>
-      <c r="C47" s="9"/>
-[...12 lines deleted...]
-      <c r="B48" s="8">
+      <c r="C234" s="7"/>
+      <c r="D234" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B235" s="6">
         <v>11</v>
       </c>
-      <c r="C48" s="9"/>
-[...261 lines deleted...]
-      <c r="A78" s="5" t="s">
+      <c r="C235" s="7"/>
+      <c r="D235" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A238" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B78" s="6" t="s">
-[...201 lines deleted...]
-      <c r="A87" s="5" t="s">
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A240"/>
+    </row>
+    <row r="241" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A241" s="20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A242" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B87" s="6" t="s">
-[...192 lines deleted...]
-      <c r="A96" s="5" t="s">
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A245" s="3" t="s">
         <v>62</v>
-      </c>
-[...2208 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="R3:T3"/>
+    <mergeCell ref="R117:T117"/>
+    <mergeCell ref="A115:L115"/>
+    <mergeCell ref="B117:D117"/>
+    <mergeCell ref="F117:H117"/>
+    <mergeCell ref="J117:L117"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="J3:L3"/>
-    <mergeCell ref="R3:T3"/>
-[...4 lines deleted...]
-    <mergeCell ref="J127:L127"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" fitToHeight="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;12Basketballverband Baden-Württemberg e.V.</oddHeader>
     <oddFooter>&amp;L&amp;8&amp;F/&amp;A&amp;C&amp;P / &amp;N&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
-  <rowBreaks count="3" manualBreakCount="3">
-[...2 lines deleted...]
-    <brk id="224" max="19" man="1"/>
+  <rowBreaks count="4" manualBreakCount="4">
+    <brk id="57" max="19" man="1"/>
+    <brk id="103" max="19" man="1"/>
+    <brk id="160" max="19" man="1"/>
+    <brk id="204" max="19" man="1"/>
   </rowBreaks>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>'RTP 2026-27 (2)'!Drucktitel</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>RTP 2026-27 Bezirk IV</vt:lpstr>
+      <vt:lpstr>'RTP 2026-27 Bezirk IV'!Print_Area</vt:lpstr>
+      <vt:lpstr>'RTP 2026-27 Bezirk IV'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RTP 10 bis 16 Mannschaften 2015/16</dc:title>
   <dc:creator>Thomas Frank</dc:creator>
   <dc:description>Rahmenterminplan für Ligen mit 10 bis 16 Mannschaften und gleichen Spielwochenenden bei gleichen Nummern</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>